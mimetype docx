--- v0 (2026-05-02)
+++ v1 (2026-11-02)
@@ -1,603 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+    <w:p w14:paraId="690FE32E" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Прайс-лист на использование </w:t>
-[...36 lines deleted...]
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+        <w:t>Прайс-лист на использование веб-сервиса podbor.legat.by</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218B3F25" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+    <w:p w14:paraId="76022356" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DE48E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>доступа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E328D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">к </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>к веб-сервису</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4920"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidTr="00D22776">
+      <w:tr w:rsidR="00D22776" w:rsidRPr="00D22776" w14:paraId="49DB36FD" w14:textId="77777777" w:rsidTr="00D22776">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
+          <w:p w14:paraId="4B12A396" w14:textId="77777777" w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Количество уникальных компаний в неделю, доступных к выгрузке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
+          <w:p w14:paraId="251A8963" w14:textId="77777777" w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>до 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
+          <w:p w14:paraId="061550EB" w14:textId="77777777" w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>до 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
+          <w:p w14:paraId="7ACDF274" w14:textId="77777777" w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>до 1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidTr="00D22776">
+      <w:tr w:rsidR="00D22776" w:rsidRPr="00D22776" w14:paraId="553848A8" w14:textId="77777777" w:rsidTr="00D22776">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
+          <w:p w14:paraId="79D962A5" w14:textId="77777777" w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость годового доступа</w:t>
             </w:r>
             <w:r w:rsidRPr="007015BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> в BYN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
+          <w:p w14:paraId="23AA52DF" w14:textId="77B424C9" w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00C373F0" w:rsidP="00D22776">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22776">
+            <w:r w:rsidRPr="00C373F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>570</w:t>
+              <w:t>684</w:t>
             </w:r>
             <w:r w:rsidR="006C3FA6" w:rsidRPr="007015BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00D22776">
+          <w:p w14:paraId="583A0376" w14:textId="6E831D0E" w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00C373F0" w:rsidP="00D22776">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22776">
+            <w:r w:rsidRPr="00C373F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>969</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C373F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>163</w:t>
             </w:r>
             <w:r w:rsidR="006C3FA6" w:rsidRPr="007015BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00D22776" w:rsidP="00DE48E0">
+          <w:p w14:paraId="44A3A686" w14:textId="36FE8F08" w:rsidR="00D22776" w:rsidRPr="00D22776" w:rsidRDefault="00C373F0" w:rsidP="00DE48E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D22776">
+            <w:r w:rsidRPr="00C373F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00DE48E0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D22776">
+            <w:r w:rsidRPr="00C373F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>235</w:t>
+              <w:t>482</w:t>
             </w:r>
             <w:r w:rsidR="006C3FA6" w:rsidRPr="007015BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidTr="006E0BEB">
+      <w:tr w:rsidR="006E0BEB" w:rsidRPr="00D22776" w14:paraId="354068DE" w14:textId="77777777" w:rsidTr="006E0BEB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidRDefault="006E0BEB" w:rsidP="006E0BEB">
+          <w:p w14:paraId="6B483709" w14:textId="77777777" w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidRDefault="006E0BEB" w:rsidP="006E0BEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Стоимость доступа</w:t>
             </w:r>
             <w:r w:rsidRPr="007015BD">
@@ -625,1388 +589,1251 @@
               <w:t xml:space="preserve">на 6 месяцев </w:t>
             </w:r>
             <w:r w:rsidRPr="007015BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>в BYN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidRDefault="006E0BEB" w:rsidP="00AF7CC4">
+          <w:p w14:paraId="4C744496" w14:textId="5055098D" w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidRDefault="00C373F0" w:rsidP="00AF7CC4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C373F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>325,00</w:t>
+              <w:t>390</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidRDefault="006E0BEB" w:rsidP="00AF7CC4">
+          <w:p w14:paraId="2378131F" w14:textId="453FB5C9" w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidRDefault="00C373F0" w:rsidP="00AF7CC4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C373F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>552</w:t>
+              <w:t>662</w:t>
             </w:r>
-            <w:r w:rsidRPr="007015BD">
+            <w:r w:rsidR="006E0BEB" w:rsidRPr="007015BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidRDefault="006E0BEB" w:rsidP="006E0BEB">
+          <w:p w14:paraId="508263ED" w14:textId="7C3D8C37" w:rsidR="006E0BEB" w:rsidRPr="00D22776" w:rsidRDefault="00C373F0" w:rsidP="006E0BEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C373F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>704</w:t>
+              <w:t>845</w:t>
             </w:r>
-            <w:r w:rsidRPr="007015BD">
+            <w:r w:rsidR="006E0BEB" w:rsidRPr="007015BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F549DA" w:rsidRPr="007015BD" w:rsidRDefault="00F549DA" w:rsidP="00667A78">
+    <w:p w14:paraId="0303EA76" w14:textId="77777777" w:rsidR="00F549DA" w:rsidRPr="007015BD" w:rsidRDefault="00F549DA" w:rsidP="00667A78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+    <w:p w14:paraId="4846743A" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Условия использования </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+    <w:p w14:paraId="51E5BA3A" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Информация, получаемая при помощи </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>podbor.legat.by</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, не может быть использована для перепродажи третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+    <w:p w14:paraId="752615CA" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Для работы с </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>podbor.legat.by</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> пользователю требуется личный актуальный адрес электронной почты. Адрес электронной почты пользователя регистрируется в момент открытия доступа к </w:t>
       </w:r>
       <w:r w:rsidR="00DE48E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>веб-сервису и может быть изменен до окончания срока действия подписки на основании запроса пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511ED49A" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Стоимость тарифного плана зависит от количества уникальных компаний (ЮЛ, ИП), в отношении которых происходит выгрузка информации. Увеличить количество компаний возможно путем смены тарифного плана.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00667A78" w:rsidRPr="00DE48E0" w:rsidRDefault="00667A78" w:rsidP="00667A78">
-[...12 lines deleted...]
-    <w:p w:rsidR="007015BD" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="007015BD">
+    <w:p w14:paraId="26CEF947" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="00DE48E0" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3DF0C2" w14:textId="77777777" w:rsidR="007015BD" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="007015BD">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание функциональности </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EB1B2E" w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>веб-сервиса</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00667A78" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+    </w:p>
+    <w:p w14:paraId="7C4A25C1" w14:textId="77777777" w:rsidR="00667A78" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Поиск контрагентов по заданным критериям</w:t>
       </w:r>
       <w:r w:rsidR="00EB1B2E" w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">– это возможность поиска контрагентов </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="007015BD">
+        <w:t xml:space="preserve">– это возможность поиска контрагентов c </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE48E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">последующей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выгрузкой в Excel </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE48E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>c применением фильтров:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439750E1" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="00E964AD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E964AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Республика Беларусь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0693A5" w14:textId="77777777" w:rsidR="00D22776" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- регион</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нахождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5AD47E" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статус компании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6996BE69" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дата регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5713BDC6" w14:textId="77777777" w:rsidR="00D22776" w:rsidRPr="007015BD" w:rsidRDefault="00D22776" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- вид экономической деятельности (ОКВЭД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6449E5" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наличие торговых объектов (с возможностью выбора кол-ва, видов и площади объектов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41739E6C" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> классы и группы реализуемых товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9172F9" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наличие объектов бытового обслуживания (с возможностью выбора сферы обслуживания, типа объектов, вида оказываемых услуг)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F476D9" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участие в государственных закупках, а также закупках за счет собственных средств в роли заказчика и поставщика (с возможностью вида закупаемо</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE48E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продукции/работ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE48E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>/услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE48E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E804C1B" w14:textId="77777777" w:rsidR="00D22776" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00D22776">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наличие сертификатов соответствия, а также декларация о соответствии на импортируемую или производимую продукцию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF48984" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22776" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наличие лицензий и разрешений на определенные виды деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224C6166" w14:textId="77777777" w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="00EB1B2E" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- отсутствие фактов задолженности перед бюджетом за установленный период (налоговая задолженность, задолженность по таможенным платежам, взносам в ФСЗГ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674154BA" w14:textId="77777777" w:rsidR="00C723A2" w:rsidRDefault="00EB1B2E" w:rsidP="00C723A2">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- отсутствие в реестрах риска (реестр недобросовестных поставщиков, должников за аренду государственного недвижимого имущества в г. Минске, Могилевской и Брестской области).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505C5922" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRDefault="00E964AD" w:rsidP="00C723A2">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D446F8" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRDefault="00E964AD" w:rsidP="00C723A2">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Российская Федерация:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B354DC" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- регион нахождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CB61AD" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- статус компании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266F0DF4" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- дата регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7716E5" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- вид экономической деятельности (ОКВЭД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB60D15" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E964AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>рганизационно-правовая форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F20B9D1" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>численность работников</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058562F1" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>категория МСП (реестр субъектов малого и среднего бизнеса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69316D1F" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- наличие сертификатов соответствия, а также декларация о соответствии на импортируемую или производимую продукцию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28343998" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRPr="007015BD" w:rsidRDefault="00E964AD" w:rsidP="00E964AD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>финансовые показатели (баланс, основные средства, выручка, чистая прибыль)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7692554E" w14:textId="77777777" w:rsidR="00E964AD" w:rsidRDefault="00E964AD" w:rsidP="00C723A2">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>отсутствие в реестрах риска (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>задолженность перед бюджетом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>реестр исполнительных производств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DF906A" w14:textId="77777777" w:rsidR="00C723A2" w:rsidRDefault="00C723A2" w:rsidP="00C723A2">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B40EBF" w14:textId="77777777" w:rsidR="00545773" w:rsidRDefault="00C723A2" w:rsidP="00C723A2">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C723A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>2.2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE48E0">
-[...838 lines deleted...]
-      <w:r w:rsidRPr="00C723A2">
+      <w:r w:rsidR="007015BD" w:rsidRPr="00C723A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>2.2.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Выгрузка информации.</w:t>
       </w:r>
       <w:r w:rsidR="007015BD" w:rsidRPr="00C723A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...60 lines deleted...]
-    <w:p w:rsidR="007015BD" w:rsidRPr="00C723A2" w:rsidRDefault="007015BD" w:rsidP="00C723A2">
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результат подбора на веб-сервисе доступен к выгрузке в формате Excel документа. Поля выгрузки: наименование, УНП, статус, регион, адрес, контакты, вид деятельности, заметки, количество ТО, площадь ТО. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA67FDD" w14:textId="77777777" w:rsidR="007015BD" w:rsidRPr="00C723A2" w:rsidRDefault="007015BD" w:rsidP="00C723A2">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C723A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Категория ко</w:t>
       </w:r>
       <w:r w:rsidR="00545773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -2058,944 +1885,858 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>т.д</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C723A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00545773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007015BD" w:rsidRPr="007015BD" w:rsidRDefault="007015BD" w:rsidP="00667A78">
-[...12 lines deleted...]
-    <w:p w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="007015BD" w:rsidP="00667A78">
+    <w:p w14:paraId="3D843041" w14:textId="77777777" w:rsidR="007015BD" w:rsidRPr="007015BD" w:rsidRDefault="007015BD" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133C07E8" w14:textId="77777777" w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="007015BD" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. </w:t>
       </w:r>
       <w:r w:rsidR="00EB1B2E" w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Дополнительные опции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="00EB1B2E" w:rsidP="00667A78">
+    <w:p w14:paraId="0107FE0A" w14:textId="77777777" w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="00EB1B2E" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">создание шаблонов поиска. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="00EB1B2E" w:rsidP="00667A78">
+    <w:p w14:paraId="2AA9864C" w14:textId="77777777" w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="00EB1B2E" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Шаблон поиска – установленная пользователем сервиса совокупность фильтров, определяющих алгоритм поиска с ежедневным обновлением компаний, удовлетворяющих заданным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3FA6" w:rsidRPr="007015BD" w:rsidRDefault="006C3FA6" w:rsidP="00667A78">
-[...12 lines deleted...]
-    <w:p w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="00EB1B2E" w:rsidP="00667A78">
+    <w:p w14:paraId="4491E215" w14:textId="77777777" w:rsidR="006C3FA6" w:rsidRPr="007015BD" w:rsidRDefault="006C3FA6" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9B281E" w14:textId="77777777" w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="00EB1B2E" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>- мониторинг новых компаний.</w:t>
       </w:r>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Веб-сервис ежедневно фиксирует новые компании, удовлетворяющие заданным критериям поиска, и направляет извещение об этом на электронную почту пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5ED904" w14:textId="77777777" w:rsidR="006C3FA6" w:rsidRPr="007015BD" w:rsidRDefault="006C3FA6" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B871A8" w14:textId="77777777" w:rsidR="00EB1B2E" w:rsidRPr="007015BD" w:rsidRDefault="00EB1B2E" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- создание списков компаний.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Помимо выгрузки компаний в </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7683" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel, в веб-сервисе реализована возможность </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>создания</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7683" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> списков компаний. Список можно создать в результате подбора по фильтрам либо загрузить список с внешнего источника</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3FA6" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7683" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3FA6" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7683" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> список клиентов из CRM. Загрузка списков с внешних источников позволяет привести в порядок базу действующих Клиентов, а также дополнить информацию по ним недостающими сведениями (контакты, адрес, вид деятельности).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ECEF9A" w14:textId="77777777" w:rsidR="006C3FA6" w:rsidRPr="007015BD" w:rsidRDefault="006C3FA6" w:rsidP="00667A78">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB0E248" w14:textId="77777777" w:rsidR="002745EE" w:rsidRDefault="009E7683" w:rsidP="002745EE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>- пересечение со списками.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Опция предназначена для создания более сложных условий поиска</w:t>
+      </w:r>
+      <w:r w:rsidR="002745EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="002745EE" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>применения собственных критериев, отсутствующих в сервисе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, например:</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3FA6" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...42 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>исключени</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в выборке ранее выгружаемых компаний, действующих Клиентов, компаний, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>работа с которыми не желательна</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E59709" w14:textId="77777777" w:rsidR="002745EE" w:rsidRDefault="006C3FA6" w:rsidP="002745EE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для использования указанной опции создан специальный раздел в форме поиска «Пересечение со списками», который содержит функции: Исключить списки, Входит в каждый список, Входит в любой из списков. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DFF48E" w14:textId="77777777" w:rsidR="006C3FA6" w:rsidRPr="007015BD" w:rsidRDefault="006C3FA6" w:rsidP="002745EE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Пример использования опции: пользователя интересуют компании с видом деятельности «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Переработка молока, кроме консервирования, и производство сыров». При этом в выборку не должны попасть компании, работа с которыми уже ведется другим сотрудником отдела продаж. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С этой целью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при заполнении формы поиска в разделе «Пересечение со списками» выбирается пункт «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>исключить списки» и далее указывается предварительно загруженный список компаний коллеги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B5E5F1" w14:textId="77777777" w:rsidR="006C3FA6" w:rsidRPr="007015BD" w:rsidRDefault="006C3FA6" w:rsidP="006C3FA6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>- создание списков компаний.</w:t>
-[...119 lines deleted...]
-      <w:r w:rsidRPr="007015BD">
+        <w:t>готовые шаблон</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1A8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>- пересечение со списками.</w:t>
-[...33 lines deleted...]
-      <w:r w:rsidR="006C3FA6" w:rsidRPr="007015BD">
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Опция позволяет </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>выгружать</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уже подготовленные </w:t>
+      </w:r>
+      <w:r w:rsidR="0033508E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администратором веб-сервиса </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1A8E" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по ряду критериев </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>наборы компаний, например «СТО Минской области», «Объекты общественного питания Могилева», «Продавцы алкогольной продукции Бреста».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A434037" w14:textId="77777777" w:rsidR="00C723A2" w:rsidRDefault="007015BD" w:rsidP="007015BD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>3. Дополнительная информация.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007015BD">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="31036CF3" w14:textId="77777777" w:rsidR="007015BD" w:rsidRPr="007015BD" w:rsidRDefault="007015BD" w:rsidP="007015BD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>В рамках одной учетной записи возможна последовательная работа нескольких сотрудников с условием приоритета первого вошедшего в веб-сервис.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B77807D" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="007015BD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">актическая полнота и актуальность любой информации, определяются источниками информации: электронными реестрами </w:t>
+      </w:r>
+      <w:r w:rsidR="007015BD" w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>ЕГР, ГРП МНС, Торгового реестра, Реестра бытовых услуг, ГИАС и т.д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и зависят от </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>наличия данной информации и возможностей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>по ее получению и обработке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007015BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002745EE" w:rsidRDefault="006C3FA6" w:rsidP="002745EE">
-[...336 lines deleted...]
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+    <w:p w14:paraId="62892FEC" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Для ознакомительных целей предоставляется ограниченная версия </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007015BD" w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>веб-сервиса</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">, которая включает в себя возможность выгружать стандартные данные по 50 компаниям в месяц. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
+    <w:p w14:paraId="44005BF5" w14:textId="77777777" w:rsidR="00667A78" w:rsidRPr="007015BD" w:rsidRDefault="00667A78" w:rsidP="00667A78">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Ограниченная версия </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007015BD" w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>веб-сервиса</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> доступна до момента первой оплаты или с момента окончания последней оплаченной </w:t>
       </w:r>
       <w:r w:rsidR="007015BD" w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>подписки</w:t>
       </w:r>
       <w:r w:rsidRPr="007015BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00667A78" w:rsidRDefault="00667A78" w:rsidP="00667A78"/>
+    <w:p w14:paraId="5CD49D12" w14:textId="77777777" w:rsidR="00667A78" w:rsidRDefault="00667A78" w:rsidP="00667A78"/>
     <w:sectPr w:rsidR="00667A78" w:rsidSect="00667A78">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="566" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59821406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C150ACCE"/>
     <w:lvl w:ilvl="0" w:tplc="EB68B204">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="6.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66568D9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -3043,51 +2784,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A35D9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4498F4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
@@ -3167,351 +2908,588 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1296449533">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1971979105">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00667A78"/>
     <w:rsid w:val="00050695"/>
     <w:rsid w:val="000E328D"/>
     <w:rsid w:val="00190DAA"/>
     <w:rsid w:val="002745EE"/>
     <w:rsid w:val="002A150D"/>
     <w:rsid w:val="0033508E"/>
     <w:rsid w:val="004F1A8E"/>
     <w:rsid w:val="00513D15"/>
     <w:rsid w:val="00545773"/>
     <w:rsid w:val="006178B9"/>
     <w:rsid w:val="00667A78"/>
     <w:rsid w:val="006C3FA6"/>
     <w:rsid w:val="006E0BEB"/>
     <w:rsid w:val="007015BD"/>
+    <w:rsid w:val="00721D63"/>
     <w:rsid w:val="009A31FC"/>
     <w:rsid w:val="009E7683"/>
+    <w:rsid w:val="00C373F0"/>
     <w:rsid w:val="00C723A2"/>
     <w:rsid w:val="00CE7117"/>
     <w:rsid w:val="00D22776"/>
     <w:rsid w:val="00D94427"/>
     <w:rsid w:val="00DB6E43"/>
     <w:rsid w:val="00DE48E0"/>
     <w:rsid w:val="00E964AD"/>
     <w:rsid w:val="00EB1B2E"/>
     <w:rsid w:val="00F549DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5FAE5E9F"/>
+  <w15:docId w15:val="{10ECE7E2-2975-4123-BF42-6412D4FC0F20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00667A78"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00667A78"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00667A78"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="653224111">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1570920075">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3802,68 +3780,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>865</Words>
-  <Characters>4936</Characters>
+  <Words>866</Words>
+  <Characters>4937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5790</CharactersWithSpaces>
+  <CharactersWithSpaces>5792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>